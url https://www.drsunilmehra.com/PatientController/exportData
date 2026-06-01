--- v0 (2026-04-04)
+++ v1 (2026-06-01)
@@ -617,54 +617,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I47"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I47" sqref="I47"/>
+      <selection activeCell="I48" sqref="I48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.282959" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.140381" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.282715" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.707764" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.282959" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="7.141113" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.999023" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.565674" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1422,50 +1422,61 @@
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="30">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="30">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
+    </row>
+    <row r="48" spans="1:9" customHeight="1" ht="30">
+      <c r="A48" s="2"/>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>